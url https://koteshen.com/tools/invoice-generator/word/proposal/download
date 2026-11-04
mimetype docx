--- v0 (2026-10-14)
+++ v1 (2026-11-04)
@@ -248,90 +248,90 @@
             <w:pPr>
               <w:spacing w:before="0" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="667084"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="14284B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>14 Oct 2026</w:t>
+              <w:t>4 Nov 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="667084"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Valid until</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="14284B"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>13 Nov 2026</w:t>
+              <w:t>4 Dec 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>